--- v0 (2026-06-17)
+++ v1 (2026-09-25)
@@ -1646,93 +1646,56 @@
         </w:rPr>
         <w:t>(czytelny podpis wnioskodawcy )</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA02DD" w:rsidRDefault="00FA02DD" w:rsidP="00BD51E0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FA02DD" w:rsidRPr="00FA02DD" w:rsidRDefault="00FA02DD" w:rsidP="00BD51E0">
       <w:pPr>
         <w:ind w:left="-567" w:right="509"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA02DD">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administratorem danych osobowych jest Kierownik Urzędu Stanu Cywilnego w Ornecie, zgodnie z </w:t>
-[...36 lines deleted...]
-        <w:t>y o zmianie imienia i nazwiska.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0070787F" w:rsidRDefault="0070787F" w:rsidP="00BD51E0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>=================================================================================</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0070787F" w:rsidRPr="00CC32A1" w:rsidRDefault="0070787F" w:rsidP="00BD51E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -1812,795 +1775,1914 @@
         </w:rPr>
         <w:t>szt. o</w:t>
       </w:r>
       <w:r w:rsidR="00F17FA7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dpisu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>w/w aktu/ów</w:t>
       </w:r>
       <w:r w:rsidR="009B4B17">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / wykonano fotokopię ….. szt. aktu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0070787F" w:rsidRDefault="00F17FA7" w:rsidP="00BD51E0">
+    <w:p w:rsidR="00C37D59" w:rsidRDefault="00C37D59" w:rsidP="00BD51E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...35 lines deleted...]
-    <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00BD51E0">
+    </w:p>
+    <w:p w:rsidR="0070787F" w:rsidRDefault="00F17FA7" w:rsidP="00BD51E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Podpis……</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………….…</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA02DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0787B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00BD51E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C13136" w:rsidRPr="00C13136" w:rsidRDefault="00C13136" w:rsidP="00C13136">
-[...45 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblInd w:w="-432" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2519"/>
+        <w:gridCol w:w="7561"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Klauzula informacyjna dot. przetwarzania danych osobowych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>na podstawie obowiązku prawnego ciążącego na administratorze (przetwarzanie w związku z ustawą z dnia 28 listopada 2014 r. Prawo o aktach stanu cywilnego i ustawą z dnia 17 października 2008 r. o zmianie imienia i nazwiska)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>TOŻSAMOŚĆ ADMINISTRATORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Administratorami są:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Minister Cyfryzacji, mający siedzibę w Warszawie (00-060) przy ul. Królewskiej 27 – odpowiada za utrzymanie i rozwój rejestru,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Minister Spraw Wewnętrznych i Administracji, mający siedzibę w Warszawie (02-591) przy ul Stefana Batorego 5 – odpowiada za kształtowanie jednolitej polityki w zakresie rejestracji stanu cywilnego oraz zmiany imienia i nazwiska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>W zakresie danych przetwarzanych w dokumentacji papierowej i innych zbiorach danych prowadzonych w urzędzie stanu cywilnego admini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>stratorem jest: Kierownik Urzędu Stanu Cywilnego w Ornecie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mający siedzibę w Ornecie, ul. Plac Wolności 26, 11-130 Orneta. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002B7DD0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W zakresie obsługi technicznej, infrastruktury teleinformatycznej </w:t>
+            </w:r>
+            <w:r w:rsidR="002B7DD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz archiwizacji akt postępowań </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>admini</w:t>
+            </w:r>
+            <w:r w:rsidR="002B7DD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>stratorem jest: Burmistrz Ornety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>, mający siedzibę w Ornecie, ul. Plac Wolności 26, 11-130 Orneta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>DANE KONTAKTOWE ADMINISTRATORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z administratorem – Ministrem Cyfryzacji można się skontaktować poprzez adres email iod@mc.gov.pl, formularz kontaktowy pod adresem </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="002D5A13">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t>https://www.gov.pl/cyfryzacja/kontakt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>, lub pisemnie na adres siedziby administratora.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z administratorem – Ministrem Spraw Wewnętrznych i Administracji można się skontaktować pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z administratorem – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Kierownikiem Urzędu Stanu Cywilnego</w:t>
+            </w:r>
+            <w:r w:rsidR="002B7DD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz Burmistrzem Ornety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> można się skontaktować poprzez email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>inspektor@cbi24.pl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:trPr>
+          <w:trHeight w:val="1117"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>DANE KONTAKTOWE INSPEKTORA OCHRONY DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrator – Minister Cyfryzacji wyznaczył inspektora ochrony danych, z którym może się Pani/Pan skontaktować poprzez email iod@mc.gov.pl, lub pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrator – Minister Spraw Wewnętrznych i Administracji wyznaczył inspektora ochrony danych, z którym może się Pani/Pan skontaktować poprzez email </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="002D5A13">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t>iod@mswia.gov.pl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Burmistrz Ornety </w:t>
+            </w:r>
+            <w:r w:rsidR="002B7DD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Kierownik Urzędu Stanu Cywilnego w Ornecie) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyznaczył inspektora ochrony danych, z którym może się Pani/Pan skontaktować poprzez  email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>inspektor@cbi24.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Z inspektorem ochrony danych można się kontaktować we wszystkich sprawach dotyczących przetwarzania danych osobowych oraz korzystania z praw związanych z przetwarzaniem danych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CELE PRZETWARZANIA I PODSTAWA PRAWNA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pani/Pana dane mogą być  przetwarzane w celu realizacji czynności wynikających z ustawy Prawo o aktach stanu cywilnego oraz ustawy o zmianie imienia i nazwiska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Dane osobowe z rejestru stanu cywilnego stanowią podstawę wpisów w rejestrze PESEL.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pani/ Pana dane osobowe będą przetwarzane na podstawie  przepisów ustawy Prawo o aktach stanu cywilnego.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ODBIORCY DANYCH</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kierownik urzędu stanu cywilnego udostępnia dane z rejestru stanu cywilnego wydając uprawnionym podmiotom dokumenty określone w ustawie – Prawo o aktach stanu cywilnego. Dostęp do danych mają także służby.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Dane osobowe z rejestru stanu cywilnego stanowią podstawę wpisów w rejestrze PESEL.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>PRZEKAZANIE DANYCH OSOBOWYCH DO PAŃSTWA TRZECIEGO LUB ORGANIZACJI MIĘDZYNARODOWEJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Dane dotyczące urodzeń, małżeństw i zgonów mogą być przekazywane do państw trzecich na podstawie umów międz</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ynarodowych, których stroną jest Rzeczpospolita Polska.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>OKRES PRZECHOWYWANIA DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Akty stanu cywilnego oraz akta zbiorowe rejestracji stanu cywilnego kierownik urzędu stanu cywilnego przechowuje przez okres:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>100 lat - akty urodzeń oraz akta zbiorowe rejestracji stanu cywilnego dotyczące aktu urodzenia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 lat – akty małżeństwa/zgonów oraz akta zbiorowe rejestracji stanu cywilnego dotyczące aktu małżeństwa/zgonu. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>PRAWA PODMIOTÓW DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Przysługuje Pani/Panu prawo dostępu do Pani/Pana danych oraz prawo żądania ich sprostowania, a także danych osób, nad którymi sprawowana jest prawna opieka, np. danych dzieci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>PRAWO WNIESIENIA SKARGI DO ORGANU NADZORCZEGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Przysługuje Pani/Panu również prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych w państwie członkowskim Pani / Pana zwykłego pobytu, miejsca pracy lub miejsca popełnienia domniemanego naruszenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ŹRÓDŁO POCHODZENIA DANYCH OSOBOWYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pani/Pana dane do rejestru stanu cywilnego wprowadzane są przez następujące organy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>- Kierownik i Zastępca Kierownika Urzędu Stanu Cywilnego w Ornecie oraz upoważnieni pracownicy Urzędu Miejskiego w Ornecie..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidTr="00D90073">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>INFORMACJA O DOWOLNOŚCI LUB OBOWIĄZKU PODANIA DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Obowiązek podania danych osobowych wynika z ustawy Prawo o aktach stanu cywilnego oraz ustawy o zmianie imienia i nazwiska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D5A13" w:rsidRPr="002D5A13" w:rsidRDefault="002D5A13" w:rsidP="002D5A13">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00BD51E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...466 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00C13136" w:rsidRDefault="00C13136" w:rsidP="00E71F55">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00560B06">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00B83D33">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Opłaty skarbowej dokonano w dniu ……………………………….. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00560B06">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00B83D33">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>- na rachunek bankowy Urzędu Miejskiego w Ornecie;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-        <w:ind w:hanging="567"/>
+    </w:p>
+    <w:p w:rsidR="00C35AD2" w:rsidRDefault="00C35AD2" w:rsidP="00B83D33">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>- gotówką – potwierdzenie zapłaty nr ………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00907A03" w:rsidRDefault="00907A03" w:rsidP="00560B06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00907A03" w:rsidRDefault="00907A03" w:rsidP="00560B06">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00907A03" w:rsidRDefault="00907A03" w:rsidP="00B83D33">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Zwolniono z opłaty skarbowej na podstawie art. ……</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907A03" w:rsidRDefault="00907A03" w:rsidP="00560B06">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00907A03" w:rsidRDefault="00907A03" w:rsidP="00B83D33">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ust. ……, pkt ……, lit.,.… ustawy z dnia 16.11.2006 r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00907A03" w:rsidRDefault="00907A03" w:rsidP="00560B06">
-[...2 lines deleted...]
-        <w:ind w:hanging="567"/>
+    <w:p w:rsidR="00907A03" w:rsidRDefault="00907A03" w:rsidP="00B83D33">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>o opłacie skarbowej.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00907A03" w:rsidRPr="00794158" w:rsidRDefault="00907A03" w:rsidP="00C35AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00907A03" w:rsidRPr="00794158" w:rsidSect="00FA02DD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="397" w:bottom="284" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Lato">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="5000604B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2622,55 +3704,54 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:altName w:val="Tahoma"/>
-    <w:charset w:val="EE"/>
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A307443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DDCD514"/>
     <w:lvl w:ilvl="0" w:tplc="10C80E7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2754,50 +3835,115 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="128B11EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71148060"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51A5673E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6B8C4E8"/>
     <w:lvl w:ilvl="0" w:tplc="E3B8AF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2844,117 +3990,127 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0070787F"/>
     <w:rsid w:val="001139D5"/>
+    <w:rsid w:val="0016744B"/>
     <w:rsid w:val="001B027E"/>
     <w:rsid w:val="001D134C"/>
     <w:rsid w:val="001F47BD"/>
     <w:rsid w:val="00285E2C"/>
+    <w:rsid w:val="002B7DD0"/>
+    <w:rsid w:val="002D5A13"/>
     <w:rsid w:val="002F0AA4"/>
     <w:rsid w:val="00312D3D"/>
     <w:rsid w:val="003426ED"/>
     <w:rsid w:val="003543A6"/>
     <w:rsid w:val="004D0E20"/>
     <w:rsid w:val="00560B06"/>
     <w:rsid w:val="00577A6A"/>
     <w:rsid w:val="005C4C99"/>
     <w:rsid w:val="00663F00"/>
     <w:rsid w:val="0070787F"/>
     <w:rsid w:val="00762442"/>
     <w:rsid w:val="00776F18"/>
     <w:rsid w:val="00866E78"/>
     <w:rsid w:val="00907A03"/>
     <w:rsid w:val="00916A08"/>
     <w:rsid w:val="009B4B17"/>
     <w:rsid w:val="00A42971"/>
     <w:rsid w:val="00AA24B9"/>
     <w:rsid w:val="00AB319F"/>
+    <w:rsid w:val="00B83D33"/>
     <w:rsid w:val="00BD51E0"/>
     <w:rsid w:val="00BF63CA"/>
     <w:rsid w:val="00C13136"/>
     <w:rsid w:val="00C35AD2"/>
+    <w:rsid w:val="00C37D59"/>
     <w:rsid w:val="00CB6D9B"/>
+    <w:rsid w:val="00CD5A24"/>
     <w:rsid w:val="00CF68AA"/>
     <w:rsid w:val="00D43A95"/>
     <w:rsid w:val="00D855F8"/>
+    <w:rsid w:val="00D90073"/>
     <w:rsid w:val="00E0787B"/>
     <w:rsid w:val="00E71F55"/>
     <w:rsid w:val="00EF53A1"/>
     <w:rsid w:val="00F17FA7"/>
     <w:rsid w:val="00FA02DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3141,51 +4297,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -3369,51 +4525,50 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0070787F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003543A6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
@@ -3447,51 +4602,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C13136"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@mswia.gov.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/cyfryzacja/kontakt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3738,66 +4893,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>738</Words>
-  <Characters>4433</Characters>
+  <Words>1047</Words>
+  <Characters>6283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5161</CharactersWithSpaces>
+  <CharactersWithSpaces>7316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>lucyna.makowska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>