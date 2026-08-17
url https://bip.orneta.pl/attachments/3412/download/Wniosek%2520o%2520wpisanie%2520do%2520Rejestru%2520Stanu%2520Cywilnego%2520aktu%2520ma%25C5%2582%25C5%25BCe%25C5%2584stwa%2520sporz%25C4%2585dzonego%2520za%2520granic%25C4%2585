--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -1,76 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="03F06659" w14:textId="77777777" w:rsidR="00174037" w:rsidRDefault="00174037" w:rsidP="00AA0DA4">
+    <w:p w14:paraId="03F06659" w14:textId="77777777" w:rsidR="00174037" w:rsidRDefault="00174037" w:rsidP="00A542F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="3780"/>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359C2961" w14:textId="77777777" w:rsidR="00AA0DA4" w:rsidRPr="00AA0DA4" w:rsidRDefault="00AA0DA4" w:rsidP="00AA0DA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3780"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00AA0DA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………., dnia …………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6536B9CB" w14:textId="1AC632A5" w:rsidR="007C1B2B" w:rsidRPr="00777E6A" w:rsidRDefault="007C1B2B" w:rsidP="00777E6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052220D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -123,391 +122,494 @@
       <w:r w:rsidR="00777E6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA04493" w14:textId="77777777" w:rsidR="0052220D" w:rsidRPr="00AA0DA4" w:rsidRDefault="0052220D" w:rsidP="00966AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4815"/>
-        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB1257" w:rsidRPr="00CF727D" w14:paraId="54089872" w14:textId="77777777" w:rsidTr="00EB1257">
+      <w:tr w:rsidR="00EB1257" w:rsidRPr="00CF727D" w14:paraId="54089872" w14:textId="77777777" w:rsidTr="00E71D20">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="104B6CA7" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38940D72" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+          <w:p w14:paraId="38940D72" w14:textId="754A2F5E" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Imię i nazwisko ………………………………</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF727D">
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
-[...5 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D4B2E5" w14:textId="6B4C8C17" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Adres …………………………………………</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:t>Adres …………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NR D.O ……………………………………….</w:t>
+              <w:t>…………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27926163" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+          <w:p w14:paraId="54DFC4EB" w14:textId="6A001F3D" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PESEL ……………………………………….</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>NR D.O ………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:t>…………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27926163" w14:textId="21C38078" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>WYKSZTAŁCENIE …………………………</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:t>PESEL ………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Obywatelstwo ……………………………….</w:t>
+              <w:t>……………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35AEC9AA" w14:textId="6FB239C1" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WYKSZTAŁCENIE …………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D7B492A" w14:textId="22C4E6F4" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Obywatelstwo ………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DB291E5" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5693DC86" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+          <w:p w14:paraId="5693DC86" w14:textId="1AF83E17" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mię i nazwisko ………………………………</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF727D">
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:tab/>
-[...5 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>……………..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:tab/>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017FF4D3" w14:textId="4BF3EDA1" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Adres …………………………………………</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:t>Adres …………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NR D.O ……………………………………….</w:t>
+              <w:t>…………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C517FED" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+          <w:p w14:paraId="24DFE499" w14:textId="50A256E8" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PESEL ……………………………………….</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>NR D.O ………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:t>…………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C517FED" w14:textId="73B71E13" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>WYKSZTAŁCENIE …………………………</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF727D">
+              <w:t>PESEL ………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Obywatelstwo ……………………………….</w:t>
+              <w:t>……………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA56ADF" w14:textId="5F815CE7" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>WYKSZTAŁCENIE …………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E01BEFB" w14:textId="28AA95BD" w:rsidR="00EB1257" w:rsidRPr="00CF727D" w:rsidRDefault="00EB1257" w:rsidP="00CC6593">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF727D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Obywatelstwo ………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E71D20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07B86734" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRDefault="00EB1257" w:rsidP="00B720A5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F0AC70F" w14:textId="4CC143E3" w:rsidR="00966AA1" w:rsidRDefault="0052220D" w:rsidP="00B720A5">
+    <w:p w14:paraId="4F0AC70F" w14:textId="5B52D120" w:rsidR="00966AA1" w:rsidRDefault="0052220D" w:rsidP="00B720A5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0DA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tel. kontaktowy</w:t>
       </w:r>
-      <w:r w:rsidR="00EB1257">
+      <w:r w:rsidR="00D72166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA0DA4">
+        <w:t>/e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ……………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AAD989" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRPr="00E62C13" w:rsidRDefault="00EB1257" w:rsidP="00EB1257">
+    <w:p w14:paraId="43AAD989" w14:textId="1EBC1BBC" w:rsidR="00EB1257" w:rsidRPr="00E62C13" w:rsidRDefault="00EB1257" w:rsidP="00EB1257">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93F2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*Podanie numeru nie jest obowiązkowe, ale ułatwi kontakt w sprawie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -1154,64 +1256,50 @@
       <w:r w:rsidRPr="00F739BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(nazwa organu, który wydał dokument)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFFC59D" w14:textId="77777777" w:rsidR="00576049" w:rsidRDefault="00576049" w:rsidP="006E5535">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C683FD4" w14:textId="77777777" w:rsidR="00EB1257" w:rsidRDefault="00EB1257" w:rsidP="006E5535">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0CF8D854" w14:textId="77777777" w:rsidR="00576049" w:rsidRDefault="00576049" w:rsidP="006E5535">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42801E8C" w14:textId="453362BB" w:rsidR="00D3726E" w:rsidRDefault="00966AA1" w:rsidP="00576049">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1259,51 +1347,51 @@
         <w:t xml:space="preserve"> zarejestrowany w </w:t>
       </w:r>
       <w:r w:rsidR="00174037">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">polskim rejestrze stanu cywilnego  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01ABFE97" w14:textId="77777777" w:rsidR="00576049" w:rsidRPr="00966AA1" w:rsidRDefault="00576049" w:rsidP="00546A69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C4AD5F6" w14:textId="7DC98115" w:rsidR="00174037" w:rsidRPr="005B0E14" w:rsidRDefault="00546A69" w:rsidP="005B0E14">
+    <w:p w14:paraId="1C4AD5F6" w14:textId="7DC98115" w:rsidR="00174037" w:rsidRPr="005B0E14" w:rsidRDefault="00D72166" w:rsidP="005B0E14">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1980142631"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1353,51 +1441,51 @@
         <w:t xml:space="preserve">stosowanie </w:t>
       </w:r>
       <w:r w:rsidR="00234707" w:rsidRPr="005B0E14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pisowni danych w akcie do reguł pisowni polskiej. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E18377" w14:textId="77777777" w:rsidR="000D5198" w:rsidRPr="00D21382" w:rsidRDefault="000D5198" w:rsidP="00D21382">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351CD881" w14:textId="13F79639" w:rsidR="00D21382" w:rsidRPr="005B0E14" w:rsidRDefault="00546A69" w:rsidP="005B0E14">
+    <w:p w14:paraId="351CD881" w14:textId="13F79639" w:rsidR="00D21382" w:rsidRPr="005B0E14" w:rsidRDefault="00D72166" w:rsidP="005B0E14">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-477147026"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1507,51 +1595,51 @@
         <w:t>…………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E170D8F" w14:textId="29C0DB66" w:rsidR="005B0E14" w:rsidRDefault="00966AA1" w:rsidP="0015321A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966AA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B198390" w14:textId="6EF7B446" w:rsidR="00966AA1" w:rsidRPr="005B0E14" w:rsidRDefault="00546A69" w:rsidP="005B0E14">
+    <w:p w14:paraId="2B198390" w14:textId="6EF7B446" w:rsidR="00966AA1" w:rsidRPr="005B0E14" w:rsidRDefault="00D72166" w:rsidP="005B0E14">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1458069048"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2041,98 +2129,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iorowych transkrybowanego aktu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2041B1D8" w14:textId="115C4D4A" w:rsidR="00EB1257" w:rsidRPr="00EB1257" w:rsidRDefault="00EB1257" w:rsidP="00EB1257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB1257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zostałam/em poinformowana/y, że akt stanu wymagający sprostowania lub uzupełnienia ma zmniejszoną moc dowodową oraz, że zmiana nazwiska w wyniku zawarcia małżeństwa wymaga niezwłocznej wymiany polskich dokumentów tożsamości.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4F35C7" w14:textId="00155D1D" w:rsidR="004D5AC1" w:rsidRDefault="004D5AC1" w:rsidP="00966AA1">
+    <w:p w14:paraId="500D2F17" w14:textId="77777777" w:rsidR="004377BB" w:rsidRDefault="004377BB" w:rsidP="00966AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="500D2F17" w14:textId="77777777" w:rsidR="004377BB" w:rsidRDefault="004377BB" w:rsidP="00966AA1">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="03A9BD16" w14:textId="77777777" w:rsidR="004D5AC1" w:rsidRPr="00966AA1" w:rsidRDefault="004D5AC1" w:rsidP="004D5AC1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966AA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sposób odbioru dokumentów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C7AF97" w14:textId="152DCA88" w:rsidR="004D5AC1" w:rsidRPr="00966AA1" w:rsidRDefault="00546A69" w:rsidP="004D5AC1">
+    <w:p w14:paraId="21C7AF97" w14:textId="152DCA88" w:rsidR="004D5AC1" w:rsidRPr="00966AA1" w:rsidRDefault="00D72166" w:rsidP="004D5AC1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1995292849"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2175,51 +2250,51 @@
       <w:r w:rsidR="004D5AC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00AB6FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ornecie</w:t>
       </w:r>
       <w:r w:rsidR="004D5AC1" w:rsidRPr="00966AA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E6335F" w14:textId="5B5A1D8E" w:rsidR="004D5AC1" w:rsidRPr="00966AA1" w:rsidRDefault="00546A69" w:rsidP="004D5AC1">
+    <w:p w14:paraId="21E6335F" w14:textId="6FD627EF" w:rsidR="004D5AC1" w:rsidRPr="00966AA1" w:rsidRDefault="00D72166" w:rsidP="004D5AC1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="105470471"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2237,422 +2312,2552 @@
       </w:sdt>
       <w:r w:rsidR="005B0E14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5AC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proszę o wysłanie odpisu pocztą na adres</w:t>
       </w:r>
       <w:r w:rsidR="004D5AC1" w:rsidRPr="00966AA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………</w:t>
       </w:r>
+      <w:r w:rsidR="00546A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00546A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A084AD" w14:textId="2A0ECACC" w:rsidR="00276E31" w:rsidRDefault="00276E31" w:rsidP="004D5AC1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B1BF4C" w14:textId="0113F21C" w:rsidR="00276E31" w:rsidRPr="00966AA1" w:rsidRDefault="00276E31" w:rsidP="00276E31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B049069" w14:textId="29B882B3" w:rsidR="00276E31" w:rsidRPr="00276E31" w:rsidRDefault="00276E31" w:rsidP="00276E31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podpis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wnioskodawcy/ów)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1486C7F5" w14:textId="77777777" w:rsidR="00276E31" w:rsidRDefault="00276E31" w:rsidP="004D5AC1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366A06BA" w14:textId="77777777" w:rsidR="00546A69" w:rsidRDefault="00546A69" w:rsidP="00546A69">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E76384" w14:textId="2AF4D3BB" w:rsidR="00C35A89" w:rsidRPr="00546A69" w:rsidRDefault="00546A69" w:rsidP="00546A69">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>twierdzam odbiór odpisu zupełnego aktu małżeństwa w dniu ………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>……</w:t>
       </w:r>
+      <w:r w:rsidR="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159F3EB3" w14:textId="77777777" w:rsidR="00546A69" w:rsidRDefault="00546A69" w:rsidP="00546A69">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778B1C29" w14:textId="2EC43812" w:rsidR="00C35A89" w:rsidRDefault="00C35A89" w:rsidP="000D5198">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE7779C" w14:textId="77777777" w:rsidR="00546A69" w:rsidRPr="00966AA1" w:rsidRDefault="00546A69" w:rsidP="00546A69">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769F9B53" w14:textId="6B3037D4" w:rsidR="00966AA1" w:rsidRDefault="00546A69" w:rsidP="00A542F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podpis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wnioskodawcy/ów)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132D9949" w14:textId="77777777" w:rsidR="00D72166" w:rsidRPr="000A4647" w:rsidRDefault="00D72166" w:rsidP="00D72166">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575E4522" w14:textId="0D6B6EA6" w:rsidR="00D72166" w:rsidRPr="00D72166" w:rsidRDefault="00D72166" w:rsidP="00D72166">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* OŚWIADCZENIE O WYRAŻENIU ZGODY NA PRZETWARZANIE DANYCH OSOBOWYCH </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767004CA" w14:textId="77777777" w:rsidR="00D72166" w:rsidRPr="00D72166" w:rsidRDefault="00D72166" w:rsidP="00D72166">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na podstawie art..6 ust.1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>lit.a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu tych danych oraz uchylenia dyrektywy 95/46/WE(ogólne rozporządzenie o ochronie danych osobowych) wyrażam zgodę na przetwarzanie moich danych osobowych w zakresie: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>numer telefonu, adres email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, w celu przekazywania przez Urząd istotnych informacji związany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ch z prowadzonym postępowaniem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C70C3D7" w14:textId="77777777" w:rsidR="00D72166" w:rsidRPr="00D72166" w:rsidRDefault="00D72166" w:rsidP="00D72166">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1657B9A9" w14:textId="230FAD3C" w:rsidR="00D72166" w:rsidRPr="00D72166" w:rsidRDefault="00D72166" w:rsidP="00D72166">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...37 lines deleted...]
-        <w:t>………………………………</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7A53EC" w14:textId="2B759943" w:rsidR="00D72166" w:rsidRPr="00D72166" w:rsidRDefault="00D72166" w:rsidP="00D72166">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...233 lines deleted...]
-          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>odpis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wnioskodawcy/wnioskodawców </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF5DA1E" w14:textId="77777777" w:rsidR="009B7713" w:rsidRDefault="009B7713" w:rsidP="009B7713">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00966AA1" w:rsidRPr="00D3726E" w:rsidSect="00AA0DA4">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5942C8D1" w14:textId="294D7AE7" w:rsidR="00F71071" w:rsidRPr="00D72166" w:rsidRDefault="009B7713" w:rsidP="00D72166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7713">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jednocześnie informuję, że Pana dane będą przetwarzane zgodnie z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7713">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7713">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawą z dnia 28 listopada 2014 r. Prawo o aktach stanu cywilnego i ustawą z dnia 17 października 2008 r. o zmianie imienia i nazwiska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7713">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ałączono klauzulę informacyjną)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721EF2C8" w14:textId="77777777" w:rsidR="00F71071" w:rsidRDefault="00F71071" w:rsidP="00A542F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2519"/>
+        <w:gridCol w:w="7561"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="362E3260" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B7BC47F" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klauzula informacyjna dot. przetwarzania danych osobowych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>na podstawie obowiązku prawnego ciążącego na administratorze (przetwarzanie w związku z ustawą z dnia 28 listopada 2014 r. Prawo o aktach stanu cywilnego i ustawą z dnia 17 października 2008 r. o zmianie imienia i nazwiska)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="2F01730D" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="254F587B" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>TOŻSAMOŚĆ ADMINISTRATORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="700224B9" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Administratorami są:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D47B655" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="00F71071">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Minister Cyfryzacji, mający siedzibę w Warszawie (00-060) przy ul. Królewskiej 27 – odpowiada za utrzymanie i rozwój rejestru,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632AAEB9" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="00F71071">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Minister Spraw Wewnętrznych i Administracji, mający siedzibę w Warszawie (02-591) przy ul Stefana Batorego 5 – odpowiada za kształtowanie jednolitej polityki w zakresie rejestracji stanu cywilnego oraz zmiany imienia i nazwiska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777DD2DC" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="00F71071">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>W zakresie danych przetwarzanych w dokumentacji papierowej i innych zbiorach danych prowadzonych w urzędzie stanu cywilnego admini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>stratorem jest: Kierownik Urzędu Stanu Cywilnego w Ornecie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, mający siedzibę w Ornecie, ul. Plac Wolności 26, 11-130 Orneta. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310F3217" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="00F71071">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W zakresie obsługi technicznej, infrastruktury teleinformatycznej oraz archiwizacji akt postępowań </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>admini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>stratorem jest: Burmistrz Ornety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>, mający siedzibę w Ornecie, ul. Plac Wolności 26, 11-130 Orneta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="1BB81F3A" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65A77344" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>DANE KONTAKTOWE ADMINISTRATORA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63FDE4B9" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z administratorem – Ministrem Cyfryzacji można się skontaktować poprzez adres email iod@mc.gov.pl, formularz kontaktowy pod adresem </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="002D5A13">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t>https://www.gov.pl/cyfryzacja/kontakt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>, lub pisemnie na adres siedziby administratora.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3C7210" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z administratorem – Ministrem Spraw Wewnętrznych i Administracji można się skontaktować pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF09606" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z administratorem – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Kierownikiem Urzędu Stanu Cywilnego oraz Burmistrzem Ornety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> można się skontaktować poprzez email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>inspektor@cbi24.pl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="721FC474" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:trPr>
+          <w:trHeight w:val="1117"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0192ACA5" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>DANE KONTAKTOWE INSPEKTORA OCHRONY DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72F5EEBC" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrator – Minister Cyfryzacji wyznaczył inspektora ochrony danych, z którym może się Pani/Pan skontaktować poprzez email iod@mc.gov.pl, lub pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD4965C" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrator – Minister Spraw Wewnętrznych i Administracji wyznaczył inspektora ochrony danych, z którym może się Pani/Pan skontaktować poprzez email </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="002D5A13">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="zh-CN"/>
+                </w:rPr>
+                <w:t>iod@mswia.gov.pl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub pisemnie na adres siedziby administratora. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79993ABC" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Burmistrz Ornety </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Kierownik Urzędu Stanu Cywilnego w Ornecie) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyznaczył inspektora ochrony danych, z którym może się Pani/Pan skontaktować poprzez  email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="0563C1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>inspektor@cbi24.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="066F2D0B" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Z inspektorem ochrony danych można się kontaktować we wszystkich sprawach dotyczących przetwarzania danych osobowych oraz korzystania z praw związanych z przetwarzaniem danych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="397A64FA" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47C07E97" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CELE PRZETWARZANIA I PODSTAWA PRAWNA </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EC548CA" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pani/Pana dane mogą być  przetwarzane w celu realizacji czynności wynikających z ustawy Prawo o aktach stanu cywilnego oraz ustawy o zmianie imienia i nazwiska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3186305F" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Dane osobowe z rejestru stanu cywilnego stanowią podstawę wpisów w rejestrze PESEL.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03FA6ED4" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pani/ Pana dane osobowe będą przetwarzane na podstawie  przepisów ustawy Prawo o aktach stanu cywilnego.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="29C19689" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="278099DF" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ODBIORCY DANYCH</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B9BCBB1" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72E20A4F" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kierownik urzędu stanu cywilnego udostępnia dane z rejestru stanu cywilnego wydając uprawnionym podmiotom dokumenty określone w ustawie – Prawo o aktach stanu cywilnego. Dostęp do danych mają także służby.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B25DB3" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Dane osobowe z rejestru stanu cywilnego stanowią podstawę wpisów w rejestrze PESEL.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="76FC9157" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02B8DEF0" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>PRZEKAZANIE DANYCH OSOBOWYCH DO PAŃSTWA TRZECIEGO LUB ORGANIZACJI MIĘDZYNARODOWEJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="094D5683" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Dane dotyczące urodzeń, małżeństw i zgonów mogą być przekazywane do państw trzecich na podstawie umów międzynarodowych, których stroną jest Rzeczpospolita Polska.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="6DF8C295" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5260BED1" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>OKRES PRZECHOWYWANIA DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64852B2B" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Akty stanu cywilnego oraz akta zbiorowe rejestracji stanu cywilnego kierownik urzędu stanu cywilnego przechowuje przez okres:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D60941" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>100 lat - akty urodzeń oraz akta zbiorowe rejestracji stanu cywilnego dotyczące aktu urodzenia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="252DED63" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80 lat – akty małżeństwa/zgonów oraz akta zbiorowe rejestracji stanu cywilnego dotyczące aktu małżeństwa/zgonu. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="70F8F6BD" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B4DC33D" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>PRAWA PODMIOTÓW DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7147F7C3" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Przysługuje Pani/Panu prawo dostępu do Pani/Pana danych oraz prawo żądania ich sprostowania, a także danych osób, nad którymi sprawowana jest prawna opieka, np. danych dzieci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="17C828E1" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A1E9717" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>PRAWO WNIESIENIA SKARGI DO ORGANU NADZORCZEGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22970C86" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Przysługuje Pani/Panu również prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych w państwie członkowskim Pani / Pana zwykłego pobytu, miejsca pracy lub miejsca popełnienia domniemanego naruszenia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="0BDAEB9B" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74D4FC0D" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ŹRÓDŁO POCHODZENIA DANYCH OSOBOWYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29D68765" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pani/Pana dane do rejestru stanu cywilnego wprowadzane są przez następujące organy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2614ED28" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>- Kierownik i Zastępca Kierownika Urzędu Stanu Cywilnego w Ornecie oraz upoważnieni pracownicy Urzędu Miejskiego w Ornecie..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F71071" w:rsidRPr="002D5A13" w14:paraId="2A2FCED8" w14:textId="77777777" w:rsidTr="00F71071">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="688D4524" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>INFORMACJA O DOWOLNOŚCI LUB OBOWIĄZKU PODANIA DANYCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EA259E3" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D5A13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Obowiązek podania danych osobowych wynika z ustawy Prawo o aktach stanu cywilnego oraz ustawy o zmianie imienia i nazwiska.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055F0AD9" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="002D5A13" w:rsidRDefault="00F71071" w:rsidP="001F4DDD">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2854E256" w14:textId="77777777" w:rsidR="00F71071" w:rsidRPr="00A542F9" w:rsidRDefault="00F71071" w:rsidP="00A542F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F71071" w:rsidRPr="00A542F9" w:rsidSect="00A542F9">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Open Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="128B11EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71148060"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="318B4B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2025990"/>
     <w:lvl w:ilvl="0" w:tplc="0B9A8B4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2721,51 +4926,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EEF0F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A10F226"/>
     <w:lvl w:ilvl="0" w:tplc="0B9A8B4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2834,51 +5039,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59BA7BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67F6E47C"/>
     <w:lvl w:ilvl="0" w:tplc="0B9A8B4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2947,136 +5152,145 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76D23484"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0415000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00966AA1"/>
     <w:rsid w:val="00057342"/>
     <w:rsid w:val="000D5198"/>
+    <w:rsid w:val="000E579C"/>
     <w:rsid w:val="000E69DF"/>
     <w:rsid w:val="0015321A"/>
     <w:rsid w:val="00174037"/>
     <w:rsid w:val="00225922"/>
     <w:rsid w:val="00234707"/>
     <w:rsid w:val="00276E31"/>
     <w:rsid w:val="002E7BBE"/>
     <w:rsid w:val="00335F31"/>
     <w:rsid w:val="004377BB"/>
     <w:rsid w:val="004D5AC1"/>
     <w:rsid w:val="0052220D"/>
     <w:rsid w:val="00546A69"/>
     <w:rsid w:val="00576049"/>
     <w:rsid w:val="005B0E14"/>
     <w:rsid w:val="006E5535"/>
     <w:rsid w:val="00777E6A"/>
     <w:rsid w:val="007C1B2B"/>
     <w:rsid w:val="00820F93"/>
     <w:rsid w:val="00884F37"/>
     <w:rsid w:val="00896C7F"/>
     <w:rsid w:val="00966AA1"/>
+    <w:rsid w:val="009B7713"/>
     <w:rsid w:val="00A30224"/>
+    <w:rsid w:val="00A542F9"/>
     <w:rsid w:val="00AA0DA4"/>
     <w:rsid w:val="00AB6FC4"/>
     <w:rsid w:val="00B720A5"/>
     <w:rsid w:val="00BA06AE"/>
     <w:rsid w:val="00BA34C4"/>
     <w:rsid w:val="00C35A89"/>
     <w:rsid w:val="00CB6DC7"/>
     <w:rsid w:val="00D124DD"/>
     <w:rsid w:val="00D21382"/>
     <w:rsid w:val="00D3726E"/>
     <w:rsid w:val="00D43968"/>
+    <w:rsid w:val="00D72166"/>
     <w:rsid w:val="00D761BA"/>
+    <w:rsid w:val="00E71D20"/>
     <w:rsid w:val="00EB1257"/>
     <w:rsid w:val="00F03E58"/>
+    <w:rsid w:val="00F71071"/>
     <w:rsid w:val="00F739BD"/>
     <w:rsid w:val="00F74701"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3536,51 +5750,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisudolnego"/>
     <w:rsid w:val="00AA0DA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@mswia.gov.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/cyfryzacja/kontakt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3838,71 +6052,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2187</Characters>
+  <Pages>3</Pages>
+  <Words>1206</Words>
+  <Characters>7241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2546</CharactersWithSpaces>
+  <CharactersWithSpaces>8431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sylwia Gąska</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>